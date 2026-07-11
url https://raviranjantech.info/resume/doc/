--- v0 (2026-05-27)
+++ v1 (2026-07-11)
@@ -41,51 +41,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>ravi ranjan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t>Senior technical lead (Senior Drupal Developer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Date: 27 May 2026</w:t>
+              <w:t>Date: 11 Jul 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:t>Phone: 07022448065</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Email: raviranjanim@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Address: Noida,India</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Website: www.raviranjantech.com</w:t>
       </w:r>
     </w:p>