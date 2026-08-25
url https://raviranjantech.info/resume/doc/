--- v1 (2026-07-11)
+++ v2 (2026-08-25)
@@ -41,51 +41,51 @@
           </w:tcPr>
           <w:p>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="40"/>
               </w:rPr>
               <w:t>ravi ranjan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:r>
               <w:t>Senior technical lead (Senior Drupal Developer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:type="dxa" w:w="5400"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t>Date: 11 Jul 2026</w:t>
+              <w:t>Date: 25 Aug 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:r>
         <w:t>Phone: 07022448065</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Email: raviranjanim@gmail.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Address: Noida,India</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t>Website: www.raviranjantech.com</w:t>
       </w:r>
     </w:p>